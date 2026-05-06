--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1,3779 +1,1376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.2.3.137\業務課サーバ\02 事業グループ\21 令和７年度\1901 統計情報データベース関係\02_水質情報\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.2.3.137\業務課サーバ\02 事業グループ\21 令和７年度\1901 統計情報データベース関係\01_供給水量\ＨP公開用（関数解除）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F28327E3-5224-43E6-AF44-42D6BF609A64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0B505EF-EF2E-40F9-B4C5-758DD554066F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="工業用水水質" sheetId="3" r:id="rId1"/>
-    <sheet name="ろ過水水質" sheetId="4" r:id="rId2"/>
+    <sheet name="供給水量" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
-    <t>検査項目</t>
+    <t>施設名</t>
+    <rPh sb="0" eb="2">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>水温（℃）</t>
-[...20 lines deleted...]
-    <t>6.0以上 8.5以下</t>
+    <t>年度</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>４月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>５月</t>
   </si>
   <si>
     <t>６月</t>
   </si>
   <si>
     <t>７月</t>
   </si>
   <si>
     <t>８月</t>
   </si>
   <si>
     <t>９月</t>
   </si>
   <si>
-    <t>10月</t>
+    <t>１０月</t>
   </si>
   <si>
-    <t>11月</t>
+    <t>１１月</t>
   </si>
   <si>
-    <t>12月</t>
+    <t>１２月</t>
   </si>
   <si>
     <t>１月</t>
   </si>
   <si>
     <t>２月</t>
   </si>
   <si>
     <t>３月</t>
   </si>
   <si>
-    <t>備 考</t>
-[...5 lines deleted...]
-    <t>（旧北上中部）</t>
+    <t>年度計</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
     <rPh sb="1" eb="2">
-      <t>キュウ</t>
+      <t>ド</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>（旧第三北上中部）</t>
+    <t>月計</t>
+    <rPh sb="0" eb="1">
+      <t>ツキ</t>
+    </rPh>
     <rPh sb="1" eb="2">
-      <t>キュウ</t>
-[...2 lines deleted...]
-      <t>サン</t>
+      <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>（旧第二北上中部）</t>
-[...1 lines deleted...]
-      <t>キュウ</t>
+    <t>単位（ｍ3）</t>
+    <rPh sb="0" eb="2">
+      <t>タンイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>第二浄水場</t>
-[...4 lines deleted...]
-      <t>ジョウスイジョウ</t>
+    <t>ろ過施設</t>
+    <rPh sb="1" eb="2">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（北上・金ケ崎）</t>
+    <rPh sb="1" eb="3">
+      <t>キタカミ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ザキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>北上中部工業用水道</t>
     <rPh sb="0" eb="2">
       <t>キタカミ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チュウブ</t>
     </rPh>
-    <rPh sb="4" eb="6">
-[...6 lines deleted...]
-      <t>ドウ</t>
+    <rPh sb="4" eb="7">
+      <t>コウギョウヨウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>スイドウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>第一浄水場</t>
-[...1 lines deleted...]
-      <t>ダイイチジョウスイジョウ</t>
+    <t>令和６，７年度月別供給工業用水量</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ツキベツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>コウギョウヨウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>スイリョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>第三浄水場</t>
-[...33 lines deleted...]
-      <t>カ</t>
+    <t>７年度/６年度（％）</t>
+    <rPh sb="1" eb="3">
+      <t>ネンド</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>シセツ</t>
-[...65 lines deleted...]
-      <t>スイ</t>
+      <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="176" formatCode="0.0_ "/>
-    <numFmt numFmtId="177" formatCode="0.00_ "/>
+    <numFmt numFmtId="176" formatCode="#,##0_ "/>
+    <numFmt numFmtId="177" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom/>
-[...6 lines deleted...]
-      <bottom style="thin">
+      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...3 lines deleted...]
-      <bottom/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...10 lines deleted...]
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="2075" b="1" i="1" u="none" strike="noStrike" baseline="0">
+              <a:defRPr sz="1600" b="1" i="1" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="ＭＳ Ｐゴシック"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
                 <a:cs typeface="ＭＳ Ｐゴシック"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>　</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.49387758134006832"/>
-          <c:y val="3.0107178786805824E-2"/>
+          <c:x val="0.49654002066447034"/>
+          <c:y val="3.0120357386833496E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="8.8462233652272446E-2"/>
-[...2 lines deleted...]
-          <c:h val="0.6451626452508511"/>
+          <c:x val="0.12024226532183703"/>
+          <c:y val="0.1546187770981918"/>
+          <c:w val="0.86764742530793204"/>
+          <c:h val="0.72088494776949152"/>
         </c:manualLayout>
       </c:layout>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="stacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>供給水量!$A$4</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>北上中部工業用水道</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="993366"/>
+            </a:solidFill>
+            <a:ln w="12700">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>供給水量!$C$3:$N$3</c:f>
+              <c:strCache>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>４月</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>５月</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>６月</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>７月</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>８月</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>９月</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>１０月</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>１１月</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>１２月</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>１月</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>２月</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>３月</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>供給水量!$C$4:$N$4</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0_ </c:formatCode>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>563961</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>491939</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>623882</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>695423</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>629939</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>641060</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>718453</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>549330</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>741738</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>634475</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>636119</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>651755</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-3087-47B0-BCEF-53423C8A1CAC}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>供給水量!$A$6</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>ろ過施設</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="FFFFCC"/>
+            </a:solidFill>
+            <a:ln w="12700">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:val>
+            <c:numRef>
+              <c:f>供給水量!$C$6:$N$6</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0_ </c:formatCode>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>261092</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>276185</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>304566</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>349570</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>323899</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>308774</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>303324</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>272701</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>308819</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>267801</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>251369</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>284254</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-3087-47B0-BCEF-53423C8A1CAC}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="150"/>
+        <c:overlap val="100"/>
+        <c:axId val="447137912"/>
+        <c:axId val="1"/>
+      </c:barChart>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
-          <c:idx val="0"/>
-[...118 lines deleted...]
-          <c:idx val="1"/>
+          <c:idx val="5"/>
           <c:order val="1"/>
           <c:tx>
-            <c:v>第二浄水場(旧第二北上中部)・水温</c:v>
-[...118 lines deleted...]
-            <c:v>第三浄水場(旧第三北上中部)・水温</c:v>
+            <c:v>前年度月計</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
-            <c:symbol val="diamond"/>
-            <c:size val="6"/>
+            <c:symbol val="triangle"/>
+            <c:size val="7"/>
             <c:spPr>
-              <a:noFill/>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
-          <c:cat>
-[...39 lines deleted...]
-          </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>工業用水水質!$E$7:$E$18</c:f>
+              <c:f>供給水量!$C$9:$N$9</c:f>
               <c:numCache>
-                <c:formatCode>0.0_ </c:formatCode>
+                <c:formatCode>#,##0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>10.3</c:v>
+                  <c:v>904012</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>14.2</c:v>
+                  <c:v>804274</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>20.5</c:v>
+                  <c:v>815373</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>25.9</c:v>
+                  <c:v>904524</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>25.1</c:v>
+                  <c:v>889793</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>21.3</c:v>
+                  <c:v>856022</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>15.5</c:v>
+                  <c:v>842859</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>9.6999999999999993</c:v>
+                  <c:v>792911</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>6.2</c:v>
+                  <c:v>916719</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>4.4000000000000004</c:v>
+                  <c:v>750554</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>4.5</c:v>
+                  <c:v>788260</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>805047</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-A78C-4914-A1EB-EC4C0EC67EB2}"/>
-[...62 lines deleted...]
-              <c16:uniqueId val="{00000003-A78C-4914-A1EB-EC4C0EC67EB2}"/>
+              <c16:uniqueId val="{00000002-3087-47B0-BCEF-53423C8A1CAC}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="400757104"/>
+        <c:axId val="447137912"/>
         <c:axId val="1"/>
       </c:lineChart>
-      <c:lineChart>
-[...600 lines deleted...]
-      </c:lineChart>
       <c:catAx>
-        <c:axId val="400757104"/>
+        <c:axId val="447137912"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="3175">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="in"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3175">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="ＭＳ Ｐゴシック"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
                 <a:cs typeface="ＭＳ Ｐゴシック"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ja-JP"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1"/>
         <c:crosses val="autoZero"/>
-        <c:auto val="1"/>
+        <c:auto val="0"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
         <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="1"/>
         <c:scaling>
           <c:orientation val="minMax"/>
-          <c:max val="40"/>
+          <c:max val="1200000"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="3175">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr rot="0" vert="horz"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Yu Gothic"/>
                     <a:ea typeface="Yu Gothic"/>
                     <a:cs typeface="Yu Gothic"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                   </a:rPr>
-                  <a:t>水</a:t>
+                  <a:t>供</a:t>
                 </a:r>
               </a:p>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Yu Gothic"/>
                     <a:ea typeface="Yu Gothic"/>
                     <a:cs typeface="Yu Gothic"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                   </a:rPr>
-                  <a:t>温</a:t>
+                  <a:t>給</a:t>
                 </a:r>
               </a:p>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Yu Gothic"/>
                     <a:ea typeface="Yu Gothic"/>
                     <a:cs typeface="Yu Gothic"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                   </a:rPr>
-                  <a:t>（℃）</a:t>
+                  <a:t>量</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr">
+                  <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Yu Gothic"/>
+                    <a:ea typeface="Yu Gothic"/>
+                    <a:cs typeface="Yu Gothic"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="ＭＳ Ｐゴシック"/>
+                  <a:ea typeface="ＭＳ Ｐゴシック"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr">
+                  <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Yu Gothic"/>
+                    <a:ea typeface="Yu Gothic"/>
+                    <a:cs typeface="Yu Gothic"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="ＭＳ Ｐゴシック"/>
+                    <a:ea typeface="ＭＳ Ｐゴシック"/>
+                  </a:rPr>
+                  <a:t>（ｍ3）</a:t>
                 </a:r>
               </a:p>
             </c:rich>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
-              <c:x val="1.6326532296670464E-2"/>
-              <c:y val="0.44731288674568781"/>
+              <c:x val="1.3840830801022263E-2"/>
+              <c:y val="0.41967964620860748"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
         </c:title>
-        <c:numFmt formatCode="0.0_ " sourceLinked="1"/>
+        <c:numFmt formatCode="#,##0_ " sourceLinked="1"/>
         <c:majorTickMark val="in"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3175">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="ＭＳ Ｐゴシック"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
                 <a:cs typeface="ＭＳ Ｐゴシック"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ja-JP"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="400757104"/>
+        <c:crossAx val="447137912"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
-      </c:valAx>
-[...190 lines deleted...]
-        <c:crossBetween val="between"/>
+        <c:majorUnit val="100000"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="12700">
           <a:solidFill>
-            <a:srgbClr val="808080"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
-      <c:legendPos val="r"/>
+      <c:legendPos val="b"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="8.3987437891018341E-2"/>
-[...1384 lines deleted...]
-          <c:h val="9.6774341115857254E-2"/>
+          <c:x val="0.3016243329212619"/>
+          <c:y val="0.94863013698630139"/>
+          <c:w val="0.51276142686340542"/>
+          <c:h val="4.1095890410958957E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="735" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:defRPr sz="825" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
               <a:cs typeface="ＭＳ Ｐゴシック"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="ja-JP"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="3175">
       <a:solidFill>
         <a:srgbClr val="000000"/>
       </a:solidFill>
       <a:prstDash val="solid"/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr sz="1250" b="0" i="0" u="none" strike="noStrike" baseline="0">
+        <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="ＭＳ Ｐゴシック"/>
           <a:ea typeface="ＭＳ Ｐゴシック"/>
           <a:cs typeface="ＭＳ Ｐゴシック"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="ja-JP"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter alignWithMargins="0"/>
     <c:pageMargins b="1" l="0.75" r="0.75" t="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-    <c:pageSetup paperSize="9" orientation="landscape" verticalDpi="0"/>
+    <c:pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="0"/>
   </c:printSettings>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>22860</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>594360</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>99060</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="254044" name="グラフ 2">
+        <xdr:cNvPr id="1204" name="グラフ 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00005CE00300}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B4040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.0051</cdr:x>
-      <cdr:y>0.04082</cdr:y>
+      <cdr:x>0.00432</cdr:x>
+      <cdr:y>0.01785</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.9944</cdr:x>
-      <cdr:y>0.11727</cdr:y>
+      <cdr:x>0.99568</cdr:x>
+      <cdr:y>0.10674</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
-        <cdr:cNvPr id="18433" name="Text Box 1"/>
+        <cdr:cNvPr id="2049" name="Text Box 1"/>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="47768" y="190500"/>
-          <a:ext cx="9270714" cy="380999"/>
+          <a:off x="50800" y="85733"/>
+          <a:ext cx="10925175" cy="422688"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </cdr:spPr>
       <cdr:txBody>
-        <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" lIns="45720" tIns="22860" rIns="45720" bIns="0" anchor="t" upright="1"/>
+        <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" lIns="45720" tIns="27432" rIns="45720" bIns="27432" anchor="ctr" upright="1"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="ja-JP" altLang="en-US" sz="1825" b="1" i="1" u="none" strike="noStrike" baseline="0">
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1950" b="1" i="1" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック"/>
               <a:ea typeface="ＭＳ ゴシック"/>
             </a:rPr>
-            <a:t>令和７年度　工業用水道水質</a:t>
+            <a:t>令和７年度　工業用水給水量</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
-</c:userShapes>
-[...46 lines deleted...]
-<c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.0051</cdr:x>
-      <cdr:y>0.05503</cdr:y>
+      <cdr:x>0.73173</cdr:x>
+      <cdr:y>0.02054</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.99465</cdr:x>
-      <cdr:y>0.126</cdr:y>
+      <cdr:x>0.97089</cdr:x>
+      <cdr:y>0.20578</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
-        <cdr:cNvPr id="2049" name="Text Box 1"/>
+        <cdr:cNvPr id="2050" name="Text Box 2"/>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="47733" y="240204"/>
-          <a:ext cx="9261542" cy="309779"/>
+          <a:off x="8024255" y="95176"/>
+          <a:ext cx="2633421" cy="838274"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
-                <a:srgbClr val="FFFFFF"/>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </cdr:spPr>
       <cdr:txBody>
-        <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" lIns="45720" tIns="22860" rIns="45720" bIns="0" anchor="t" upright="1"/>
+        <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:pPr algn="ctr" rtl="0">
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1100"/>
+            </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="ja-JP" altLang="en-US" sz="1825" b="1" i="1" u="none" strike="noStrike" baseline="0">
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="ＭＳ ゴシック"/>
-              <a:ea typeface="ＭＳ ゴシック"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
-            <a:t>令和７年度　工業用水道ろ過水水質</a:t>
+            <a:t>※「北上中部工業用水道」は「ろ過施設」に供給する使用水量を減じた水量</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -4028,1218 +1625,499 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:M20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AC10"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17:M17"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="N4" sqref="N4:N10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.625" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="13" width="12.25" style="1" customWidth="1"/>
-    <col min="14" max="16384" width="11.625" style="1"/>
+    <col min="1" max="1" width="18.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.5" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="15" width="9.375" style="7" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      </c>
+    <row r="1" spans="1:29" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="A1" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="9"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:29" x14ac:dyDescent="0.15">
+      <c r="O2" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29" x14ac:dyDescent="0.15">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="13"/>
-[...2 lines deleted...]
-      <c r="F2" s="13" t="s">
+      <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="13"/>
-[...2 lines deleted...]
-      <c r="J2" s="13" t="s">
+      <c r="D3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="K2" s="13"/>
-[...1 lines deleted...]
-      <c r="M2" s="13"/>
+      <c r="E3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="L3" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="N3" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="O3" s="8" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B3" s="13" t="s">
+    <row r="4" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="3">
+        <v>7</v>
+      </c>
+      <c r="C4" s="14">
+        <v>563961</v>
+      </c>
+      <c r="D4" s="14">
+        <v>491939</v>
+      </c>
+      <c r="E4" s="14">
+        <v>623882</v>
+      </c>
+      <c r="F4" s="14">
+        <v>695423</v>
+      </c>
+      <c r="G4" s="14">
+        <v>629939</v>
+      </c>
+      <c r="H4" s="14">
+        <v>641060</v>
+      </c>
+      <c r="I4" s="14">
+        <v>718453</v>
+      </c>
+      <c r="J4" s="14">
+        <v>549330</v>
+      </c>
+      <c r="K4" s="14">
+        <v>741738</v>
+      </c>
+      <c r="L4" s="14">
+        <v>634475</v>
+      </c>
+      <c r="M4" s="14">
+        <v>636119</v>
+      </c>
+      <c r="N4" s="14">
+        <v>651755</v>
+      </c>
+      <c r="O4" s="14">
+        <v>7578074</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="17"/>
+      <c r="B5" s="13">
         <v>6</v>
       </c>
-      <c r="C3" s="13"/>
-[...2 lines deleted...]
-      <c r="F3" s="13" t="s">
+      <c r="C5" s="15">
+        <v>609314</v>
+      </c>
+      <c r="D5" s="15">
+        <v>504851</v>
+      </c>
+      <c r="E5" s="15">
+        <v>519791</v>
+      </c>
+      <c r="F5" s="15">
+        <v>582690</v>
+      </c>
+      <c r="G5" s="15">
+        <v>557235</v>
+      </c>
+      <c r="H5" s="15">
+        <v>554219</v>
+      </c>
+      <c r="I5" s="15">
+        <v>538977</v>
+      </c>
+      <c r="J5" s="15">
+        <v>503687</v>
+      </c>
+      <c r="K5" s="15">
+        <v>578709</v>
+      </c>
+      <c r="L5" s="15">
+        <v>498390</v>
+      </c>
+      <c r="M5" s="15">
+        <v>512256</v>
+      </c>
+      <c r="N5" s="15">
+        <v>511225</v>
+      </c>
+      <c r="O5" s="15">
+        <v>6471344</v>
+      </c>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7"/>
+    </row>
+    <row r="6" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="3">
         <v>7</v>
       </c>
-      <c r="G3" s="13"/>
-[...7 lines deleted...]
-      <c r="M3" s="13"/>
+      <c r="C6" s="14">
+        <v>261092</v>
+      </c>
+      <c r="D6" s="14">
+        <v>276185</v>
+      </c>
+      <c r="E6" s="14">
+        <v>304566</v>
+      </c>
+      <c r="F6" s="14">
+        <v>349570</v>
+      </c>
+      <c r="G6" s="14">
+        <v>323899</v>
+      </c>
+      <c r="H6" s="14">
+        <v>308774</v>
+      </c>
+      <c r="I6" s="14">
+        <v>303324</v>
+      </c>
+      <c r="J6" s="14">
+        <v>272701</v>
+      </c>
+      <c r="K6" s="14">
+        <v>308819</v>
+      </c>
+      <c r="L6" s="14">
+        <v>267801</v>
+      </c>
+      <c r="M6" s="14">
+        <v>251369</v>
+      </c>
+      <c r="N6" s="14">
+        <v>284254</v>
+      </c>
+      <c r="O6" s="14">
+        <v>3512354</v>
+      </c>
     </row>
-    <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...20 lines deleted...]
-      <c r="M4" s="19"/>
+    <row r="7" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="13">
+        <v>6</v>
+      </c>
+      <c r="C7" s="15">
+        <v>294698</v>
+      </c>
+      <c r="D7" s="15">
+        <v>299423</v>
+      </c>
+      <c r="E7" s="15">
+        <v>295582</v>
+      </c>
+      <c r="F7" s="15">
+        <v>321834</v>
+      </c>
+      <c r="G7" s="15">
+        <v>332558</v>
+      </c>
+      <c r="H7" s="15">
+        <v>301803</v>
+      </c>
+      <c r="I7" s="15">
+        <v>303882</v>
+      </c>
+      <c r="J7" s="15">
+        <v>289224</v>
+      </c>
+      <c r="K7" s="15">
+        <v>338010</v>
+      </c>
+      <c r="L7" s="15">
+        <v>252164</v>
+      </c>
+      <c r="M7" s="15">
+        <v>276004</v>
+      </c>
+      <c r="N7" s="15">
+        <v>293822</v>
+      </c>
+      <c r="O7" s="15">
+        <v>3599004</v>
+      </c>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
     </row>
-    <row r="5" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-[...35 lines deleted...]
-        <v>36</v>
+    <row r="8" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="3">
+        <v>7</v>
+      </c>
+      <c r="C8" s="4">
+        <v>825053</v>
+      </c>
+      <c r="D8" s="4">
+        <v>768124</v>
+      </c>
+      <c r="E8" s="4">
+        <v>928448</v>
+      </c>
+      <c r="F8" s="4">
+        <v>1044993</v>
+      </c>
+      <c r="G8" s="4">
+        <v>953838</v>
+      </c>
+      <c r="H8" s="4">
+        <v>949834</v>
+      </c>
+      <c r="I8" s="4">
+        <v>1021777</v>
+      </c>
+      <c r="J8" s="4">
+        <v>822031</v>
+      </c>
+      <c r="K8" s="4">
+        <v>1050557</v>
+      </c>
+      <c r="L8" s="4">
+        <v>902276</v>
+      </c>
+      <c r="M8" s="4">
+        <v>887488</v>
+      </c>
+      <c r="N8" s="4">
+        <v>936009</v>
+      </c>
+      <c r="O8" s="4">
+        <v>11090428</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.15">
-[...30 lines deleted...]
-      <c r="M6" s="16"/>
+    <row r="9" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="19"/>
+      <c r="B9" s="13">
+        <v>6</v>
+      </c>
+      <c r="C9" s="10">
+        <v>904012</v>
+      </c>
+      <c r="D9" s="10">
+        <v>804274</v>
+      </c>
+      <c r="E9" s="10">
+        <v>815373</v>
+      </c>
+      <c r="F9" s="10">
+        <v>904524</v>
+      </c>
+      <c r="G9" s="10">
+        <v>889793</v>
+      </c>
+      <c r="H9" s="10">
+        <v>856022</v>
+      </c>
+      <c r="I9" s="10">
+        <v>842859</v>
+      </c>
+      <c r="J9" s="10">
+        <v>792911</v>
+      </c>
+      <c r="K9" s="10">
+        <v>916719</v>
+      </c>
+      <c r="L9" s="10">
+        <v>750554</v>
+      </c>
+      <c r="M9" s="10">
+        <v>788260</v>
+      </c>
+      <c r="N9" s="10">
+        <v>805047</v>
+      </c>
+      <c r="O9" s="10">
+        <v>10070348</v>
+      </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.15">
-[...91 lines deleted...]
-      <c r="D9" s="3">
+    <row r="10" spans="1:29" x14ac:dyDescent="0.15">
+      <c r="A10" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E9" s="3">
-[...379 lines deleted...]
-        <v>22</v>
+      <c r="B10" s="16"/>
+      <c r="C10" s="5">
+        <v>0.91265713286991768</v>
+      </c>
+      <c r="D10" s="5">
+        <v>0.95505263131718787</v>
+      </c>
+      <c r="E10" s="5">
+        <v>1.1386788623120951</v>
+      </c>
+      <c r="F10" s="5">
+        <v>1.1552960452127308</v>
+      </c>
+      <c r="G10" s="5">
+        <v>1.0719774149717969</v>
+      </c>
+      <c r="H10" s="5">
+        <v>1.1095906413620211</v>
+      </c>
+      <c r="I10" s="5">
+        <v>1.2122751254954862</v>
+      </c>
+      <c r="J10" s="5">
+        <v>1.0367254332453453</v>
+      </c>
+      <c r="K10" s="5">
+        <v>1.1459967558215767</v>
+      </c>
+      <c r="L10" s="5">
+        <v>1.202146680984979</v>
+      </c>
+      <c r="M10" s="5">
+        <v>1.1258823230913657</v>
+      </c>
+      <c r="N10" s="5">
+        <v>1.1626762164196625</v>
+      </c>
+      <c r="O10" s="5">
+        <v>1.1012954070703416</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...12 lines deleted...]
-    <mergeCell ref="J3:M3"/>
+  <mergeCells count="3">
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A8:A9"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...487 lines deleted...]
-  <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ろ過水水質</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>供給水量</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>岩手県</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Z913030</dc:creator>
+  <dc:creator>Z913026</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>