--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -5,58 +5,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.2.3.137\業務課サーバ\02 事業グループ\21 令和７年度\1901 統計情報データベース関係\02_水質情報\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F28327E3-5224-43E6-AF44-42D6BF609A64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8014AB09-4969-4301-BF3A-74DEB6585545}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="工業用水水質" sheetId="3" r:id="rId1"/>
     <sheet name="ろ過水水質" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -481,60 +481,60 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -709,50 +709,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>24.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>21</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>15.2</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>3.1</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>4.0999999999999996</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>7</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>第二浄水場(旧第二北上中部)・水温</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="FFC000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -828,50 +831,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>24.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>20.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>15.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>9</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>5.3</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>3.2</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>5.7</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="8"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>第三浄水場(旧第三北上中部)・水温</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -945,50 +951,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>21.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>15.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>9.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>6.2</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>4.4000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>4.5</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>7.5</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="9"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>新北上浄水場・水温</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700"/>
           </c:spPr>
           <c:marker>
             <c:spPr>
               <a:ln w="12700"/>
             </c:spPr>
           </c:marker>
           <c:val>
@@ -1007,50 +1016,53 @@
                   <c:v>20.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>21.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>15.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>9.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>6.2</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>4.4000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>4.5</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>7.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="400757104"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:lineChart>
@@ -1102,50 +1114,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.6</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.6</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>0.9</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>0.5</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="5"/>
           <c:tx>
             <c:v>第二浄水場(旧第二北上中部)・濁度</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="00FFFF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -1178,50 +1193,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.35</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.35</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.45</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.6</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>0.4</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>0.3</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="6"/>
           <c:tx>
             <c:v>第三浄水場(旧第三北上中部)・濁度</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="800080"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -1254,50 +1272,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>0.2</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>0.2</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="7"/>
           <c:tx>
             <c:v>新北上浄水場・濁度</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700"/>
           </c:spPr>
           <c:marker>
             <c:spPr>
               <a:ln w="12700"/>
             </c:spPr>
           </c:marker>
           <c:val>
@@ -1315,50 +1336,53 @@
                 <c:pt idx="2">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="10">
+                  <c:v>0.2</c:v>
+                </c:pt>
+                <c:pt idx="11">
                   <c:v>0.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="8"/>
           <c:tx>
             <c:v>第一浄水場(旧北上中部)・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
@@ -1395,50 +1419,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7.12</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7.11</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.05</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.05</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7.03</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>7.02</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>7.03</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>7.02</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="9"/>
           <c:tx>
             <c:v>第二浄水場(旧第二北上中部)・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="008080"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -1471,50 +1498,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7.07</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.0549999999999997</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.07</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7.02</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>7.0449999999999999</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>7.1050000000000004</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>7.06</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>7.0350000000000001</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000009-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="10"/>
           <c:tx>
             <c:v>第三浄水場(旧第三北上中部)・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="0000FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -1547,50 +1577,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.02</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.04</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6.99</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>7.04</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>7.02</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>6.98</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>6.96</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000A-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="11"/>
           <c:order val="11"/>
           <c:tx>
             <c:v>新北上浄水場・ｐH</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700"/>
           </c:spPr>
           <c:marker>
             <c:spPr>
               <a:ln w="12700"/>
             </c:spPr>
           </c:marker>
           <c:val>
@@ -1608,50 +1641,53 @@
                 <c:pt idx="2">
                   <c:v>6.99</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7.12</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7.11</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.08</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.11</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7.06</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>7.06</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>7.09</c:v>
                 </c:pt>
                 <c:pt idx="10">
+                  <c:v>7.07</c:v>
+                </c:pt>
+                <c:pt idx="11">
                   <c:v>7.07</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="3"/>
         <c:axId val="4"/>
       </c:lineChart>
@@ -2280,50 +2316,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>21.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>15.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>9.6</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>3.5</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>4.4000000000000004</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>7.2</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第一期）・水温</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="FF00FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -2399,50 +2438,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>21.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>16.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>10.199999999999999</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>3.6</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>4</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>6.4</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="8"/>
           <c:order val="8"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第二期）・水温</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="00CCFF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -2515,50 +2557,53 @@
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>24.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>21.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>16.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>6.4</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>3.6</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>3.8</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>6.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="400395096"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:lineChart>
@@ -2610,50 +2655,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.05</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.03</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>0.03</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>0.01</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>0.02</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第一期）・濁度</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="00FFFF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -2686,50 +2734,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.05</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.03</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.03</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>0.04</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>0.04</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第二期）・濁度</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="800080"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -2760,50 +2811,53 @@
                 <c:pt idx="2">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.05</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.02</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.01</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.01</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>0.01</c:v>
                 </c:pt>
                 <c:pt idx="10">
+                  <c:v>0.01</c:v>
+                </c:pt>
+                <c:pt idx="11">
                   <c:v>0.01</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:v>北上ろ過施設・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
@@ -2840,50 +2894,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7.02</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7.01</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.06</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.07</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7.02</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>7.04</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>7.02</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>7</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>7.03</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第一期）・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="008080"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -2916,50 +2973,53 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7.03</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7.06</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.05</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7.09</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>7.08</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>7.08</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>7.07</c:v>
                 </c:pt>
+                <c:pt idx="11">
+                  <c:v>7.02</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第二期）・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="0000FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -2991,50 +3051,53 @@
                   <c:v>7.07</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.11</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>7.07</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>7.08</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>7.05</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>7.03</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="3"/>
         <c:axId val="4"/>
       </c:lineChart>
       <c:catAx>
@@ -4040,204 +4103,204 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17:M17"/>
+      <selection activeCell="B7" sqref="B7:M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.625" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="13" width="12.25" style="1" customWidth="1"/>
     <col min="14" max="16384" width="11.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A1" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B2" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="13"/>
-[...2 lines deleted...]
-      <c r="F2" s="13" t="s">
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="13"/>
-[...2 lines deleted...]
-      <c r="J2" s="13" t="s">
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="K2" s="13"/>
-[...1 lines deleted...]
-      <c r="M2" s="13"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="13" t="s">
+      <c r="B3" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="13"/>
-[...2 lines deleted...]
-      <c r="F3" s="13" t="s">
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="13"/>
-[...2 lines deleted...]
-      <c r="J3" s="13" t="s">
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="13"/>
-[...1 lines deleted...]
-      <c r="M3" s="13"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
     </row>
     <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="14" t="s">
+      <c r="A4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="19"/>
       <c r="F4" s="17" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="19"/>
       <c r="J4" s="17" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="15"/>
+      <c r="A5" s="14"/>
       <c r="B5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="15" t="s">
+      <c r="E5" s="14" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I5" s="15" t="s">
+      <c r="I5" s="14" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="M5" s="15" t="s">
+      <c r="M5" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A6" s="16"/>
+      <c r="A6" s="15"/>
       <c r="B6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="16"/>
+      <c r="E6" s="15"/>
       <c r="F6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="I6" s="16"/>
+      <c r="I6" s="15"/>
       <c r="J6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="M6" s="16"/>
+      <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="3">
         <v>9.9</v>
       </c>
       <c r="C7" s="3">
         <v>7.5</v>
       </c>
       <c r="D7" s="3">
         <v>10.9</v>
       </c>
       <c r="E7" s="3">
         <v>10.3</v>
       </c>
       <c r="F7" s="3">
         <v>0.5</v>
       </c>
       <c r="G7" s="3">
         <v>0.65</v>
       </c>
       <c r="H7" s="3">
         <v>0.2</v>
@@ -4650,158 +4713,182 @@
         <v>0.4</v>
       </c>
       <c r="H17" s="3">
         <v>0.4</v>
       </c>
       <c r="I17" s="3">
         <v>0.2</v>
       </c>
       <c r="J17" s="4">
         <v>7.03</v>
       </c>
       <c r="K17" s="4">
         <v>7.06</v>
       </c>
       <c r="L17" s="4">
         <v>6.98</v>
       </c>
       <c r="M17" s="4">
         <v>7.07</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="3"/>
-[...10 lines deleted...]
-      <c r="M18" s="4"/>
+      <c r="B18" s="3">
+        <v>7</v>
+      </c>
+      <c r="C18" s="3">
+        <v>5.7</v>
+      </c>
+      <c r="D18" s="3">
+        <v>7.6</v>
+      </c>
+      <c r="E18" s="3">
+        <v>7.5</v>
+      </c>
+      <c r="F18" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="G18" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="H18" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="I18" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="J18" s="4">
+        <v>7.02</v>
+      </c>
+      <c r="K18" s="4">
+        <v>7.0350000000000001</v>
+      </c>
+      <c r="L18" s="4">
+        <v>6.96</v>
+      </c>
+      <c r="M18" s="4">
+        <v>7.07</v>
+      </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A19" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="F2:I2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="J3:M3"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
-    <mergeCell ref="B2:E2"/>
-[...4 lines deleted...]
-    <mergeCell ref="J3:M3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView showZeros="0" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:J15"/>
+      <selection activeCell="B5" sqref="B5:J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.625" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="10" width="12.25" style="1" customWidth="1"/>
     <col min="11" max="16384" width="11.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A1" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B2" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="13"/>
-[...1 lines deleted...]
-      <c r="E2" s="13" t="s">
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="13"/>
-[...1 lines deleted...]
-      <c r="H2" s="13" t="s">
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="I2" s="13"/>
-      <c r="J2" s="13"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="13" t="s">
+      <c r="B3" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="13"/>
-[...1 lines deleted...]
-      <c r="E3" s="13" t="s">
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F3" s="13"/>
-[...1 lines deleted...]
-      <c r="H3" s="13" t="s">
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
     </row>
     <row r="4" spans="1:10" ht="23.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>32</v>
@@ -5147,59 +5234,77 @@
         <v>3.8</v>
       </c>
       <c r="E15" s="4">
         <v>0.01</v>
       </c>
       <c r="F15" s="4">
         <v>0.04</v>
       </c>
       <c r="G15" s="4">
         <v>0.01</v>
       </c>
       <c r="H15" s="4">
         <v>7</v>
       </c>
       <c r="I15" s="4">
         <v>7.07</v>
       </c>
       <c r="J15" s="4">
         <v>7.05</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="3"/>
-[...7 lines deleted...]
-      <c r="J16" s="4"/>
+      <c r="B16" s="3">
+        <v>7.2</v>
+      </c>
+      <c r="C16" s="3">
+        <v>6.4</v>
+      </c>
+      <c r="D16" s="3">
+        <v>6.3</v>
+      </c>
+      <c r="E16" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="F16" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="G16" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="H16" s="4">
+        <v>7.03</v>
+      </c>
+      <c r="I16" s="4">
+        <v>7.02</v>
+      </c>
+      <c r="J16" s="4">
+        <v>7.03</v>
+      </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A17" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A18" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>