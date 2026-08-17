--- v0 (2026-06-27)
+++ v1 (2026-08-17)
@@ -5,58 +5,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.2.3.137\業務課サーバ\02 事業グループ\22 令和８年度\1901 統計情報データベース・オープンデータポータルサイト関係\02_水質情報\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B50EB71B-4380-41C8-ACA1-14B3944B2C16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C447361-5DDC-45C9-A27B-FB9CB9FCFCD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="工業用水水質" sheetId="3" r:id="rId1"/>
     <sheet name="ろ過水水質" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -679,50 +679,53 @@
                 <c:v>12月</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>１月</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>２月</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>３月</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$B$7:$B$18</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>10.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>15.6</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>19.3</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>第二浄水場(旧第二北上中部)・水温</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="FFC000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -771,50 +774,53 @@
                 <c:v>12月</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>１月</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>２月</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>３月</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$C$7:$C$18</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>8.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>14.3</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>18.399999999999999</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="8"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>第三浄水場(旧第三北上中部)・水温</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -861,85 +867,91 @@
                 <c:v>12月</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>１月</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>２月</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>３月</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$E$7:$E$18</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>11.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.2</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>19.600000000000001</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="9"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>新北上浄水場・水温</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700"/>
           </c:spPr>
           <c:marker>
             <c:spPr>
               <a:ln w="12700"/>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$E$7:$E$18</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>11.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>19.600000000000001</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="400757104"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:lineChart>
@@ -964,183 +976,195 @@
             <c:size val="6"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$F$7:$F$18</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.7</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.5</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="5"/>
           <c:tx>
             <c:v>第二浄水場(旧第二北上中部)・濁度</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="00FFFF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="x"/>
             <c:size val="6"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="00FFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$G$7:$G$18</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.45</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.45</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.3</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="6"/>
           <c:tx>
             <c:v>第三浄水場(旧第三北上中部)・濁度</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="800080"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="star"/>
             <c:size val="6"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="800080"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$I$7:$I$18</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.5</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.4</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="7"/>
           <c:tx>
             <c:v>新北上浄水場・濁度</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700"/>
           </c:spPr>
           <c:marker>
             <c:spPr>
               <a:ln w="12700"/>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$I$7:$I$18</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.5</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="8"/>
           <c:tx>
             <c:v>第一浄水場(旧北上中部)・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -1149,183 +1173,195 @@
             <c:size val="6"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$J$7:$J$18</c:f>
               <c:numCache>
                 <c:formatCode>0.00_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>7.03</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7.04</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>7.04</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="9"/>
           <c:tx>
             <c:v>第二浄水場(旧第二北上中部)・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="008080"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="plus"/>
             <c:size val="6"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="008080"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$K$7:$K$18</c:f>
               <c:numCache>
                 <c:formatCode>0.00_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>7.0299999999999994</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7.07</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>7.085</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000009-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="10"/>
           <c:tx>
             <c:v>第三浄水場(旧第三北上中部)・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="0000FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="dot"/>
             <c:size val="6"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$L$7:$L$18</c:f>
               <c:numCache>
                 <c:formatCode>0.00_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7.03</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>7</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000A-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="11"/>
           <c:order val="11"/>
           <c:tx>
             <c:v>新北上浄水場・ｐH</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700"/>
           </c:spPr>
           <c:marker>
             <c:spPr>
               <a:ln w="12700"/>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>工業用水水質!$M$7:$M$18</c:f>
               <c:numCache>
                 <c:formatCode>0.00_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>7.01</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>7.06</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-A78C-4914-A1EB-EC4C0EC67EB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="3"/>
         <c:axId val="4"/>
       </c:lineChart>
       <c:catAx>
@@ -1926,50 +1962,53 @@
                 <c:v>12月</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>１月</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>２月</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>３月</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ろ過水水質!$B$5:$B$16</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>10.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>15.4</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>19.100000000000001</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第一期）・水温</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="FF00FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -2018,50 +2057,53 @@
                 <c:v>12月</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>１月</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>２月</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>３月</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ろ過水水質!$C$5:$C$16</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>9.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>14.5</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>18.7</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="8"/>
           <c:order val="8"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第二期）・水温</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="00CCFF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -2107,50 +2149,53 @@
               <c:pt idx="8">
                 <c:v>12月</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>１月</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>２月</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>３月</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ろ過水水質!$D$5:$D$16</c:f>
               <c:numCache>
                 <c:formatCode>0.0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>9.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>14.4</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>18.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="400395096"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:lineChart>
@@ -2175,147 +2220,156 @@
             <c:size val="6"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>ろ過水水質!$E$5:$E$16</c:f>
               <c:numCache>
                 <c:formatCode>0.00_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.01</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.02</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.05</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第一期）・濁度</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="00FFFF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="x"/>
             <c:size val="6"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="00FFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>ろ過水水質!$F$5:$F$16</c:f>
               <c:numCache>
                 <c:formatCode>0.00_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.04</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.04</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.05</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第二期）・濁度</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="800080"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="star"/>
             <c:size val="6"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="800080"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>ろ過水水質!$G$5:$G$16</c:f>
               <c:numCache>
                 <c:formatCode>0.00_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.01</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.01</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.02</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:v>北上ろ過施設・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -2324,147 +2378,156 @@
             <c:size val="6"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>ろ過水水質!$H$5:$H$16</c:f>
               <c:numCache>
                 <c:formatCode>0.00_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>7.03</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6.97</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>6.97</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第一期）・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="008080"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="plus"/>
             <c:size val="6"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="008080"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>ろ過水水質!$I$5:$I$16</c:f>
               <c:numCache>
                 <c:formatCode>0.00_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>6.97</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6.97</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>7.04</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:v>金ケ崎ろ過施設（第二期）・ｐＨ</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="0000FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="dot"/>
             <c:size val="6"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:val>
             <c:numRef>
               <c:f>ろ過水水質!$J$5:$J$16</c:f>
               <c:numCache>
                 <c:formatCode>0.00_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7.04</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>7.07</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-BB1F-4B08-A098-445D62E21C8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="3"/>
         <c:axId val="4"/>
       </c:lineChart>
       <c:catAx>
@@ -3470,51 +3533,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8:M8"/>
+      <selection activeCell="B9" sqref="B9:M9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.625" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="13" width="12.25" style="1" customWidth="1"/>
     <col min="14" max="16384" width="11.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A1" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13" t="s">
         <v>2</v>
@@ -3711,62 +3774,86 @@
         <v>0.45</v>
       </c>
       <c r="H8" s="3">
         <v>0.3</v>
       </c>
       <c r="I8" s="3">
         <v>0.5</v>
       </c>
       <c r="J8" s="4">
         <v>7.04</v>
       </c>
       <c r="K8" s="4">
         <v>7.07</v>
       </c>
       <c r="L8" s="4">
         <v>7.03</v>
       </c>
       <c r="M8" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="3"/>
-[...10 lines deleted...]
-      <c r="M9" s="4"/>
+      <c r="B9" s="3">
+        <v>19.3</v>
+      </c>
+      <c r="C9" s="3">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="D9" s="3">
+        <v>19.7</v>
+      </c>
+      <c r="E9" s="3">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="F9" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="G9" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="H9" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="I9" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="J9" s="4">
+        <v>7.04</v>
+      </c>
+      <c r="K9" s="4">
+        <v>7.085</v>
+      </c>
+      <c r="L9" s="4">
+        <v>7</v>
+      </c>
+      <c r="M9" s="4">
+        <v>7.06</v>
+      </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
@@ -3918,51 +4005,51 @@
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView showZeros="0" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="115" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:J6"/>
+      <selection activeCell="A7" sqref="A7:J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.625" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="10" width="12.25" style="1" customWidth="1"/>
     <col min="11" max="16384" width="11.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A1" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13" t="s">
         <v>2</v>
@@ -4073,59 +4160,77 @@
         <v>14.4</v>
       </c>
       <c r="E6" s="4">
         <v>0.02</v>
       </c>
       <c r="F6" s="4">
         <v>0.04</v>
       </c>
       <c r="G6" s="4">
         <v>0.01</v>
       </c>
       <c r="H6" s="4">
         <v>6.97</v>
       </c>
       <c r="I6" s="4">
         <v>6.97</v>
       </c>
       <c r="J6" s="4">
         <v>7.04</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="3"/>
-[...7 lines deleted...]
-      <c r="J7" s="4"/>
+      <c r="B7" s="3">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="C7" s="3">
+        <v>18.7</v>
+      </c>
+      <c r="D7" s="3">
+        <v>18.5</v>
+      </c>
+      <c r="E7" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="F7" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="G7" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="H7" s="4">
+        <v>6.97</v>
+      </c>
+      <c r="I7" s="4">
+        <v>7.04</v>
+      </c>
+      <c r="J7" s="4">
+        <v>7.07</v>
+      </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>