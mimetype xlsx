--- v0 (2026-06-24)
+++ v1 (2026-08-26)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.2.3.137\業務課サーバ\02 事業グループ\22 令和８年度\1901 統計情報データベース・オープンデータポータルサイト関係\01_供給水量\HP公開用（関数解除）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F093017B-519D-4F07-9952-1F8BAA772C49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{577E437E-A9F7-4E16-BCD5-44407BA1B874}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="供給水量" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
@@ -585,96 +585,108 @@
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>１月</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>２月</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>３月</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>供給水量!$C$4:$N$4</c:f>
               <c:numCache>
                 <c:formatCode>#,##0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>704329</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>543170</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>665222</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>790065</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3087-47B0-BCEF-53423C8A1CAC}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>供給水量!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ろ過施設</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FFFFCC"/>
             </a:solidFill>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:val>
             <c:numRef>
               <c:f>供給水量!$C$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0_ </c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>269420</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>283855</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>305239</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>330851</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-3087-47B0-BCEF-53423C8A1CAC}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:overlap val="100"/>
         <c:axId val="447137912"/>
         <c:axId val="1"/>
       </c:barChart>
       <c:lineChart>
         <c:grouping val="standard"/>
@@ -1570,51 +1582,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4:D10"/>
+      <selection activeCell="F4" sqref="F4:F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="18.875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="4.5" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="15" width="9.375" style="7" customWidth="1"/>
     <col min="16" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A1" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:29" x14ac:dyDescent="0.15">
       <c r="O2" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:29" x14ac:dyDescent="0.15">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
@@ -1652,62 +1664,66 @@
         <v>11</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="O3" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="3">
         <v>8</v>
       </c>
       <c r="C4" s="14">
         <v>704329</v>
       </c>
       <c r="D4" s="14">
         <v>543170</v>
       </c>
-      <c r="E4" s="14"/>
-      <c r="F4" s="14"/>
+      <c r="E4" s="14">
+        <v>665222</v>
+      </c>
+      <c r="F4" s="14">
+        <v>790065</v>
+      </c>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
       <c r="N4" s="14"/>
       <c r="O4" s="14">
-        <v>1247499</v>
+        <v>2702786</v>
       </c>
     </row>
     <row r="5" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="17"/>
       <c r="B5" s="13">
         <v>7</v>
       </c>
       <c r="C5" s="15">
         <v>563961</v>
       </c>
       <c r="D5" s="15">
         <v>491939</v>
       </c>
       <c r="E5" s="15">
         <v>623882</v>
       </c>
       <c r="F5" s="15">
         <v>695423</v>
       </c>
       <c r="G5" s="15">
         <v>629939</v>
       </c>
       <c r="H5" s="15">
         <v>641060</v>
       </c>
@@ -1737,62 +1753,66 @@
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
     </row>
     <row r="6" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3">
         <v>8</v>
       </c>
       <c r="C6" s="14">
         <v>269420</v>
       </c>
       <c r="D6" s="14">
         <v>283855</v>
       </c>
-      <c r="E6" s="14"/>
-      <c r="F6" s="14"/>
+      <c r="E6" s="14">
+        <v>305239</v>
+      </c>
+      <c r="F6" s="14">
+        <v>330851</v>
+      </c>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14">
-        <v>553275</v>
+        <v>1189365</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>7</v>
       </c>
       <c r="C7" s="15">
         <v>261092</v>
       </c>
       <c r="D7" s="15">
         <v>276185</v>
       </c>
       <c r="E7" s="15">
         <v>304566</v>
       </c>
       <c r="F7" s="15">
         <v>349570</v>
       </c>
       <c r="G7" s="15">
         <v>323899</v>
       </c>
       <c r="H7" s="15">
@@ -1825,81 +1845,81 @@
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
     </row>
     <row r="8" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3">
         <v>8</v>
       </c>
       <c r="C8" s="4">
         <v>973749</v>
       </c>
       <c r="D8" s="4">
         <v>827025</v>
       </c>
       <c r="E8" s="4">
-        <v>0</v>
+        <v>970461</v>
       </c>
       <c r="F8" s="4">
-        <v>0</v>
+        <v>1120916</v>
       </c>
       <c r="G8" s="4">
         <v>0</v>
       </c>
       <c r="H8" s="4">
         <v>0</v>
       </c>
       <c r="I8" s="4">
         <v>0</v>
       </c>
       <c r="J8" s="4">
         <v>0</v>
       </c>
       <c r="K8" s="4">
         <v>0</v>
       </c>
       <c r="L8" s="4">
         <v>0</v>
       </c>
       <c r="M8" s="4">
         <v>0</v>
       </c>
       <c r="N8" s="4">
         <v>0</v>
       </c>
       <c r="O8" s="4">
-        <v>1800774</v>
+        <v>3892151</v>
       </c>
     </row>
     <row r="9" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="19"/>
       <c r="B9" s="13">
         <v>7</v>
       </c>
       <c r="C9" s="10">
         <v>825053</v>
       </c>
       <c r="D9" s="10">
         <v>768124</v>
       </c>
       <c r="E9" s="10">
         <v>928448</v>
       </c>
       <c r="F9" s="10">
         <v>1044993</v>
       </c>
       <c r="G9" s="10">
         <v>953838</v>
       </c>
       <c r="H9" s="10">
         <v>949834</v>
       </c>
@@ -1915,81 +1935,81 @@
       <c r="L9" s="10">
         <v>902276</v>
       </c>
       <c r="M9" s="10">
         <v>887488</v>
       </c>
       <c r="N9" s="10">
         <v>936009</v>
       </c>
       <c r="O9" s="10">
         <v>11090428</v>
       </c>
     </row>
     <row r="10" spans="1:29" x14ac:dyDescent="0.15">
       <c r="A10" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="5">
         <v>1.1802259976025782</v>
       </c>
       <c r="D10" s="5">
         <v>1.0766816295285657</v>
       </c>
       <c r="E10" s="5">
-        <v>0</v>
+        <v>1.0452507841042256</v>
       </c>
       <c r="F10" s="5">
-        <v>0</v>
+        <v>1.072654075194762</v>
       </c>
       <c r="G10" s="5">
         <v>0</v>
       </c>
       <c r="H10" s="5">
         <v>0</v>
       </c>
       <c r="I10" s="5">
         <v>0</v>
       </c>
       <c r="J10" s="5">
         <v>0</v>
       </c>
       <c r="K10" s="5">
         <v>0</v>
       </c>
       <c r="L10" s="5">
         <v>0</v>
       </c>
       <c r="M10" s="5">
         <v>0</v>
       </c>
       <c r="N10" s="5">
         <v>0</v>
       </c>
       <c r="O10" s="5">
-        <v>0.16237191206687424</v>
+        <v>0.35094687058064844</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A8:A9"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>